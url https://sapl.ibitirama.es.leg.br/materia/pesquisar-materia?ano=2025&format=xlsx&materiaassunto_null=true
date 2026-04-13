--- v0 (2025-11-28)
+++ v1 (2026-04-13)
@@ -54,579 +54,579 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>José Paula Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/568/ccf_001375.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/568/ccf_001375.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO SR. DECIO COGO DE AGUIAR</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Juaci Ladeira Alves</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/569/ccf_001375.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/569/ccf_001375.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO SR. LUCAS SOARES DAZZI MACEDO</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mychelle Vargas Vieira Lemos</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/570/ccf_001375.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/570/ccf_001375.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA A SRª. IDVANE APARECIDA CARVALHO PALERMO</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Josimar da Silva Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/571/ccf_001375.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/571/ccf_001375.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO SENHOR SR. FRANCISCO JEFFERSON MATOS FELIX.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luciano Dias da Silva Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/572/ccf_001376.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/572/ccf_001376.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO SR. DOUGLAS REBONATO DIAS.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Adriana Morais da Costa Blunck</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/573/ccf_001377.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/573/ccf_001377.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO SR. SANDER CUNHA FARIA</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/574/ccf_001378.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/574/ccf_001378.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO SR. DARCI MONTEIRO</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/575/ccf_001379.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/575/ccf_001379.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO SR. ANTONIO JOSE TEIXEIRA.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/576/ccf_001380.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/576/ccf_001380.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA A SRª SAMANTHA GUANAIS ROQUE</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Reginaldo Simão de Souza</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/532/ccf_000816.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/532/ccf_000816.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO SALARIAL A TODOS OS SERVIDORES MUNICIPAIS COM BASE NO ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR - INPC-E E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>REGINALDO</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/551/ccf_001046.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/551/ccf_001046.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - CMHIS DE IBITIRAMA, E O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FMHIS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/564/ccf_001329.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/564/ccf_001329.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 931/2017, REAJUSTANDO OS VALORES DA BOLSA ESTÁGIO E AUXÍLIO TRANSPORTE E ESTABELECENDO CRITÉRIOS DE CORREÇÃO ANUAL DE IBITIRAMA-ES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/536/ccf_000855.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/536/ccf_000855.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA O ORÇAMENTO DO EXERCÍCIO DE 2025 DO MUNICÍPIO DE IBITIRAMA - ES</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/539/ccf_000897.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/539/ccf_000897.pdf</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE A CRIAÇÃO DA EMEFTI ' VEREADOR ALCEU PEREIRA DE MELO' E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/540/ccf_000902.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/540/ccf_000902.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE CUIDADORES TEMPORÁRIOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/541/ccf_000931.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/541/ccf_000931.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O ORÇAMENTO DO EXERCÍCIO DE 2025 DO MUNICÍPIO DE IBITIRAMA-ES</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/542/ccf_000932.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/542/ccf_000932.pdf</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/543/ccf_000943.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/543/ccf_000943.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE BÁSICA DE SAÚDE DE IBITIRAMA</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/544/ccf_000955.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/544/ccf_000955.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 264/97, QUE 'DISPÕE SOBRE O PLANO DE CARREIRA E VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE IBITIRAMA' E LEI 789/2012, QUE 'CONCEDE O PISO SALARIAL PROFISSIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA NOS TERMOS DO ART. 37, X, DA CONSTITUIÇÃO FEDERAL DE 1988' E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/545/ccf_000956.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/545/ccf_000956.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 264/97, QUE 'DISPÕE SOBRE O PLANO DE CARREIRA E VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE IBITIRAMA' E LEI 570/06, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/546/ccf_000958.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/546/ccf_000958.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE SAÚDE MENTAL PREVENTIVA PARA OS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/547/ccf_000957.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/547/ccf_000957.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 172/90, QUE 'DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE IBITIRAMA'.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/548/ccf_000960.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/548/ccf_000960.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 172/90, QUE 'DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE IBITIRAMA.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/549/ccf_000970.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/549/ccf_000970.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 855/2014, QUE FIXOU O VALOR DA OBRIGAÇÃO DE PEQUENO VALOR-RPV, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/550/ccf_001030.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/550/ccf_001030.pdf</t>
   </si>
   <si>
     <t>DENOMINA CAMPO DE FUTEBOL SOCIETY DO PROJETO BOM DE BOLA</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/552/ccf_001048.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/552/ccf_001048.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 1011, DE 27 DE JULHO DE 2023, QUE DISPÕE  SOBRE REGULARIZAÇÃO FUNDIÁRIA URBANA - REURB NO MUNICÍPIO DE IBITIRAMA.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/553/ccf_001075.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/553/ccf_001075.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇAO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/554/ccf_001078.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/554/ccf_001078.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1008/2025, QUE DISPÕE SOBRE O REGIME JURÍDICO DO QUADRO DE AGENTES COMUNITÁRIO DE SAÚDE E AGENTES DE COMBATE AS ENDEMIAS, NO ÂMBITO DO MUNICÍPIO DE IBITIRAMA-ES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/555/ccf_001092.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/555/ccf_001092.pdf</t>
   </si>
   <si>
     <t>ALTERA a ALÍNEA  ''C'' DO ART. 5º DA LEI MUNICIPAL 006/1990, QUE CRIOU O SERVIÇO AUTÔNOMO DE AGUA E ESGOTO - SAAE DO MUNICÍPIO DE IBITIRAMA-ES, PARA DISPOR SOBRE  O LIMITE DE SUBVENÇÃO ORÇAMENTARIA ANUAL.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/556/ccf_001093.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/556/ccf_001093.pdf</t>
   </si>
   <si>
     <t>CRIA , ESTRUTURA, REGULAMENTA E DEFINE AS ATRIBUIÇÕES DO CONSELHO MUNICIPAL DE TRANSPARÊNCIA PUBLICA E COMBATE A CORRUPÇÃO NO ÂMBITO DO MUNICÍPIO DE IBITIRAMA-ES, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/</t>
   </si>
   <si>
     <t>APROVA A REDAÇÃO DO CONTRATO DE CONSÓRCIO PÚBLICO E DO ESTATUTO DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO BÁSICO DO ESPÍRITO SANTO (CISABES) E RATIFICA O INGRESSO DO MUNICÍPIO NO CONSÓRCIO.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/558/ccf_001161.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/558/ccf_001161.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA FAIXA NÃO EDIFICAVEL AS MARGENS DE RODOVIAS, EM CONFORMIDADE COM O ART.4º, INCISO lll DA LEI FEDERAL Nº 13.913/2019, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/559/ccf_001189.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/559/ccf_001189.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE IBITIRAMA-ES E DA OUTRAS PROVIDENCIAS .</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/560/ccf_001245.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/560/ccf_001245.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE IBITIRAMA PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/561/ccf_001246.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/561/ccf_001246.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2026 A 2029.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/562/ccf_001261.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/562/ccf_001261.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O APOIO INSTITUCIONAL E FINANCEIRO A EVENTOS DE TURISMO, CULTURAIS E ESPORTIVOS NO ÂMBITO DO MUNICÍPIO DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/563/ccf_001290.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/563/ccf_001290.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DA CÂMARA MUNICIPAL INTERSETORIAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO MUNICÍPIO DE IBITIRAMA, ESTADO DO ESPÍRITO SANTO, NO ÂMBITO DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL-SISAN.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/565/ccf_001335.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/565/ccf_001335.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL SOBRE DROGAS, CRIA O FUNDO MUNICIPAL SOBRE DROGAS,E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/566/ccf_001338.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/566/ccf_001338.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO A DOAÇÃO DE SANGUE NO MUNICÍPIO DE IBITIRAMA  E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/567/ccf_001373.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/567/ccf_001373.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AO SERVIDORES DA CÂMARA MUNICIPAL DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBRO PARA O CONSELHO DE FISCALIZAÇÃO E ACOMPANHAMENTO DO FUNDO DE DESENVOLVIMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/531/ccf_000813.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/531/ccf_000813.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBRO PARA O CONSELHO MUNICIPAL DE MEIO AMBIENTE- CMMA</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/533/ccf_000852.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/533/ccf_000852.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS DO CONSELHO MUNICIPAL DE TURISMO DE IBITIRAMA - COMTUR</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/534/ccf_000853.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/534/ccf_000853.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS DO CONSELHO MUNICIPAL DE EDUCAÇÃO - DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/535/ccf_000854.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/535/ccf_000854.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA IDOSA</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/537/ccf_000859.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/537/ccf_000859.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS DO CONSELHO MUNICIPAL DO PLANO DIRETOR DE IBITIRAMA.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/538/ccf_000881.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/538/ccf_000881.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS DO CONSELHO MUNICIPAL DE MEIO AMBIENTE- CMMA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -933,68 +933,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/568/ccf_001375.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/569/ccf_001375.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/570/ccf_001375.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/571/ccf_001375.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/572/ccf_001376.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/573/ccf_001377.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/574/ccf_001378.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/575/ccf_001379.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/576/ccf_001380.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/532/ccf_000816.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/551/ccf_001046.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/564/ccf_001329.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/536/ccf_000855.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/539/ccf_000897.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/540/ccf_000902.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/541/ccf_000931.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/542/ccf_000932.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/543/ccf_000943.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/544/ccf_000955.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/545/ccf_000956.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/546/ccf_000958.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/547/ccf_000957.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/548/ccf_000960.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/549/ccf_000970.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/550/ccf_001030.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/552/ccf_001048.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/553/ccf_001075.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/554/ccf_001078.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/555/ccf_001092.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/556/ccf_001093.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/558/ccf_001161.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/559/ccf_001189.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/560/ccf_001245.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/561/ccf_001246.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/562/ccf_001261.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/563/ccf_001290.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/565/ccf_001335.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/566/ccf_001338.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/567/ccf_001373.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/531/ccf_000813.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/533/ccf_000852.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/534/ccf_000853.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/535/ccf_000854.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/537/ccf_000859.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/538/ccf_000881.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/568/ccf_001375.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/569/ccf_001375.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/570/ccf_001375.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/571/ccf_001375.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/572/ccf_001376.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/573/ccf_001377.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/574/ccf_001378.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/575/ccf_001379.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/576/ccf_001380.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/532/ccf_000816.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/551/ccf_001046.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/564/ccf_001329.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/536/ccf_000855.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/539/ccf_000897.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/540/ccf_000902.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/541/ccf_000931.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/542/ccf_000932.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/543/ccf_000943.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/544/ccf_000955.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/545/ccf_000956.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/546/ccf_000958.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/547/ccf_000957.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/548/ccf_000960.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/549/ccf_000970.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/550/ccf_001030.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/552/ccf_001048.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/553/ccf_001075.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/554/ccf_001078.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/555/ccf_001092.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/556/ccf_001093.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/558/ccf_001161.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/559/ccf_001189.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/560/ccf_001245.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/561/ccf_001246.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/562/ccf_001261.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/563/ccf_001290.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/565/ccf_001335.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/566/ccf_001338.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/567/ccf_001373.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/531/ccf_000813.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/533/ccf_000852.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/534/ccf_000853.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/535/ccf_000854.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/537/ccf_000859.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2025/538/ccf_000881.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>