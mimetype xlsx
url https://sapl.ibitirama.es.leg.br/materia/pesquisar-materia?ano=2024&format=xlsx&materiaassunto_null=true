--- v0 (2025-11-27)
+++ v1 (2026-05-29)
@@ -54,732 +54,732 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSGV</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Ailton da Costa Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/469/ccf_000131.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/469/ccf_000131.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA MENSAGENS DE VETO</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Luciano Dias da Silva Neto</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/476/ccf_000211.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/476/ccf_000211.pdf</t>
   </si>
   <si>
     <t>JULGA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE IBITIRAMA REFERENTES AO EXERCÍCIO DE 2021, SOB RESPONSABILIDADE DO SENHOR PAULO LEMOS BARBOSA.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/490/ccf_000388.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/490/ccf_000388.pdf</t>
   </si>
   <si>
     <t>JULGA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE IBITIRAMA REFERENTE AO EXERCÍCIO DE 2022, SOBRE RESPONSABILIDADE DOS SENHORES PAULO LEMOS BARBOSA, E AILTON DA COSTA SILVA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/515/ccf_000690.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/515/ccf_000690.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO Pe. ADILSON SANTANA DO CARMO</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Josimar da Silva Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/516/ccf_000691.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/516/ccf_000691.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA À Sr[. JANETE DE SÁ</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Paula Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/517/ccf_000692.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/517/ccf_000692.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA À Srª. DENISE DIAS SERAFIM GUEDES</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Juaci Ladeira Alves</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/518/ccf_000693.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/518/ccf_000693.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA À Srª. MIRIAM DA SILVA NERY</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Carini Maria Gonçalves Ogioni</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/519/ccf_000694.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/519/ccf_000694.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO Sr. GUILHERME CORRÊA NUNES</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcelo Pirovani Mataveli</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/520/ccf_000695.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/520/ccf_000695.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO Sr. REGINALDO SIMÃO DE SOUZA</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mychelle Vargas Vieira Lemos</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/521/ccf_000696.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/521/ccf_000696.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA À Srª. Drª. MARCELLA BIONDO RODRIGUES</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Sergio Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/522/ccf_000697.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/522/ccf_000697.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA À Srª. NÚBIA CRISTINA LEMOS DA CUNHA SENA</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Valtely Rocha Peixoto</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/523/ccf_000698.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/523/ccf_000698.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO Sr. ÉBERSON LACERDA MORAES</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/471/ccf_000158.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/471/ccf_000158.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO SALARIAL A TODOS OS SERVIDORES MUNICIPAIS, COM BASE NO ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR - INPC/IBGE E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/479/ccf_000236.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/479/ccf_000236.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO VI DA LEI COMPLEMENTAR 022/2019, MODIFICANDO AS ATRIBUIÇÕES DO CARGO DE 'GUARDA MUNICIPAL', E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/480/ccf_000237.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/480/ccf_000237.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO TEMPORÁRIO DE MONITOR ESCOLAR E DE TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>AILTON DA COSTA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/482/ccf_000267.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/482/ccf_000267.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 055/2024, ALTERANDO A REDAÇÃO DO ART. 2º</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/493/ccf_000415.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/493/ccf_000415.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º. DA LEI COMPLEMENTAR Nº. 055/2024 PARA ESTABELECER INTERPRETAÇÃO CLARA DO TERMO 'TODOS OS SERVIDORES'.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/495/ccf_000576.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/495/ccf_000576.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO FUNDO MUNICIPAL DE ESPORTE, O CONSELHO MUNICIPAL DE ESPORTE ESTABELECE DIRETRIZES PARA A POLÍTICA MUNICIPAL DE ESPORTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/499/ccf_000616.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/499/ccf_000616.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº. 863/2014 PARA DEFINIR O ÍNDICE DE CORREÇÃO ANUAL DA BOLSA MORADIA E ALIMENTAÇÃO PELO ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR - INPC</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/467/ccf_000082.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/467/ccf_000082.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.5º, INCISOS II,III,IV,V E VII DA LEI 1.021/2023 QUE ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/468/ccf_000125.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/468/ccf_000125.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O ORÇAMENTO DO EXERCÍCIO DE 2024 DO MUNICÍPIO DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/470/ccf_000156.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/470/ccf_000156.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBITIRAMA/ES;</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/472/ccf_000495.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/472/ccf_000495.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBITIRAMA</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/473/ccf_000184.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/473/ccf_000184.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2024 DO MUNICÍPIO DE IBITIRAMA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/474/ccf_000195.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/474/ccf_000195.pdf</t>
   </si>
   <si>
     <t>Autoriza a contração de cuidadores temporários e dá outras providencias.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/475/ccf_000209.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/475/ccf_000209.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A DIVISAO E PERCEPÇÃO DE HONORÁRIOS ADVOCATÍCIOS EXCLUSIVAMENTE PARA OS PROCURADORES EFETIVOS DO MUNICÍPIO DE IBITIRAMA -ES, A QUE SE REFEREM OS ARTIGOS 22 A 26 DA LEI 8.906,DE 4 DE JULHO DE 1994 (ESTATUTO DA ADVOCACIA E A ORDEM DOS ADVOGADOS DO BRASIL),  E O ART. 85,§ 19, DA LEI Nº 13.105, DE 16 DE MARÇO DE 2015 ( CÓDIGO DE PROCESSO CIVIL).</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/477/ccf_000212.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/477/ccf_000212.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA NA CIDADE DE IBITIRAMA.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/478/ccf_000213.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/478/ccf_000213.pdf</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/481/ccf_000266.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/481/ccf_000266.pdf</t>
   </si>
   <si>
     <t>homenagem a senhora Adelina Radael Ogioni</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/483/ccf_000277.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/483/ccf_000277.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBITIRAMA.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/484/ccf_000315.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/484/ccf_000315.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE  IBITIRAMA.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/485/ccf_000326.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/485/ccf_000326.pdf</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/486/ccf_000372.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/486/ccf_000372.pdf</t>
   </si>
   <si>
     <t>DENOMINA CAPELA MORTUÁRIA NO DISTRITO DE SANTA MARTA</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/487/ccf_000373.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/487/ccf_000373.pdf</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/488/ccf_000377.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/488/ccf_000377.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABSORVER OS TRECHOS RODOVIÁRIOS ESTADUAIS URBANOS QUE SÃO DE RESPONSABILIDADE DO DEPARTAMENTO DE EDIFICAÇÕES E DE RODOVIAS DO ESTADO DO ESPÍRITO SANTO- DER-ES.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/489/ccf_000384.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/489/ccf_000384.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO FINANCEIRO DE 2025 DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/491/ccf_000397.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/491/ccf_000397.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº494/2004</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/492/ccf_000414.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/492/ccf_000414.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/494/ccf_000416.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/494/ccf_000416.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DE IBITIRAMA - COMSEA, ÓRGÃO COLEGIADO, DE CARÁTER CONSULTIVO, PROPOSITIVO, DELIBERATIVO E FISCALIZADOR, VINCULADO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL - SEMASI E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/496/ccf_000604.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/496/ccf_000604.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL PARA O PERÍODO DE 2022-2025</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/497/ccf_000605.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/497/ccf_000605.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE IBITIRAMA PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/498/ccf_000606.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/498/ccf_000606.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/500/ccf_000632.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/500/ccf_000632.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS GERAIS PARA O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM VEÍCULOS AUTOMÓVEIS DE ALUGUEL - TÁXI NO MUNICÍPIO DE IBITIRAMA-ES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/501/ccf_000639.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/501/ccf_000639.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/502/ccf_000650.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/502/ccf_000650.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBITIRAMA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/503/ccf_000651.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/503/ccf_000651.pdf</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/504/ccf_000652.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/504/ccf_000652.pdf</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/505/ccf_000653.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/505/ccf_000653.pdf</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/506/ccf_000754.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/506/ccf_000754.pdf</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/507/ccf_000655.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/507/ccf_000655.pdf</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/508/ccf_000668.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/508/ccf_000668.pdf</t>
   </si>
   <si>
     <t>APROVA A PLANTA GENÉRICA DE VALORES IMOBILIÁRIOS DE TERRENOS E A TABELA DE PREÇOS DE CONSTRUÇÃO DE IMÓVEIS, PARA DETERMINAÇÃO DE VALOR VENAL, BASE DE CÁLCULO DO IPTU E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/524/ccf_000713.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/524/ccf_000713.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE IBITIRAMA-ES</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/525/ccf_000718.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/525/ccf_000718.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS QUE PRODUZAM ESTAMPIDO NO MUNICÍPIO DE IBITIRAMA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/526/ccf_000719.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/526/ccf_000719.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DOS DIREITOS DA MULHER, DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, DO FUNDO MUNICIPAL DOS DIREITOS DA MULHER, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/527/ccf_000720.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/527/ccf_000720.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO POPULAR, O CONSELHO MUNICIPAL DE HABITAÇÃO DE IBITIRAMA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/529/ccf_000747.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/529/ccf_000747.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO CALENDÁRIO MUNICIPAL DE CAMPANHAS DE SAÚDE, COM CORES TEMÁTICAS DOS MESES, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/509/ccf_000684.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/509/ccf_000684.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS DA COMISSÃO DE AVALIAÇÃO DE ESCOLHA DE DIRETORES DE ESCOLAS</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/511/ccf_000686.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/511/ccf_000686.pdf</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/512/ccf_000686.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/512/ccf_000686.pdf</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA À Srª. DEPUTADA JANETE DE SÁ</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/514/ccf_000689.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/514/ccf_000689.pdf</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/528/ccf_000740.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/528/ccf_000740.pdf</t>
   </si>
   <si>
     <t>DEFINE O LOCAL PARA REALIZAÇÃO DA SESSÃO SOLENE PARA POSSE DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE IBITIRAMA-ES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1086,68 +1086,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/469/ccf_000131.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/476/ccf_000211.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/490/ccf_000388.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/515/ccf_000690.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/516/ccf_000691.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/517/ccf_000692.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/518/ccf_000693.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/519/ccf_000694.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/520/ccf_000695.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/521/ccf_000696.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/522/ccf_000697.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/523/ccf_000698.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/471/ccf_000158.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/479/ccf_000236.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/480/ccf_000237.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/482/ccf_000267.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/493/ccf_000415.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/495/ccf_000576.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/499/ccf_000616.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/467/ccf_000082.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/468/ccf_000125.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/470/ccf_000156.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/472/ccf_000495.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/473/ccf_000184.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/474/ccf_000195.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/475/ccf_000209.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/477/ccf_000212.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/478/ccf_000213.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/481/ccf_000266.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/483/ccf_000277.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/484/ccf_000315.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/485/ccf_000326.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/486/ccf_000372.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/487/ccf_000373.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/488/ccf_000377.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/489/ccf_000384.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/491/ccf_000397.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/492/ccf_000414.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/494/ccf_000416.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/496/ccf_000604.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/497/ccf_000605.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/498/ccf_000606.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/500/ccf_000632.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/501/ccf_000639.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/502/ccf_000650.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/503/ccf_000651.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/504/ccf_000652.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/505/ccf_000653.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/506/ccf_000754.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/507/ccf_000655.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/508/ccf_000668.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/524/ccf_000713.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/525/ccf_000718.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/526/ccf_000719.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/527/ccf_000720.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/529/ccf_000747.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/509/ccf_000684.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/511/ccf_000686.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/512/ccf_000686.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/514/ccf_000689.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/528/ccf_000740.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/469/ccf_000131.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/476/ccf_000211.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/490/ccf_000388.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/515/ccf_000690.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/516/ccf_000691.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/517/ccf_000692.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/518/ccf_000693.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/519/ccf_000694.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/520/ccf_000695.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/521/ccf_000696.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/522/ccf_000697.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/523/ccf_000698.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/471/ccf_000158.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/479/ccf_000236.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/480/ccf_000237.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/482/ccf_000267.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/493/ccf_000415.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/495/ccf_000576.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/499/ccf_000616.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/467/ccf_000082.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/468/ccf_000125.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/470/ccf_000156.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/472/ccf_000495.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/473/ccf_000184.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/474/ccf_000195.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/475/ccf_000209.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/477/ccf_000212.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/478/ccf_000213.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/481/ccf_000266.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/483/ccf_000277.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/484/ccf_000315.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/485/ccf_000326.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/486/ccf_000372.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/487/ccf_000373.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/488/ccf_000377.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/489/ccf_000384.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/491/ccf_000397.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/492/ccf_000414.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/494/ccf_000416.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/496/ccf_000604.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/497/ccf_000605.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/498/ccf_000606.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/500/ccf_000632.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/501/ccf_000639.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/502/ccf_000650.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/503/ccf_000651.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/504/ccf_000652.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/505/ccf_000653.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/506/ccf_000754.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/507/ccf_000655.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/508/ccf_000668.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/524/ccf_000713.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/525/ccf_000718.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/526/ccf_000719.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/527/ccf_000720.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/529/ccf_000747.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/509/ccf_000684.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/511/ccf_000686.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/512/ccf_000686.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/514/ccf_000689.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2024/528/ccf_000740.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>