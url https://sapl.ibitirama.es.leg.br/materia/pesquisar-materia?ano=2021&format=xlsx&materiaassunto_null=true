--- v0 (2026-01-12)
+++ v1 (2026-04-13)
@@ -54,525 +54,525 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSGV</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Paulo Lemos Barbosa- Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/326/2021-01-22-16-30-57-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/326/2021-01-22-16-30-57-01.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 01/2021. VETAR INTEGRALMENTE POR INCONSTITUCIONALIDADE O AUTÓGRAFO DE LEI COMPLEMENTAR Nº003/2020, QUE "DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE IBITIRAMA, AS COMPETÊNCIAS DAS UNIDADES QUE A INTEGRAM E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/</t>
   </si>
   <si>
     <t>VETO ao Autógrafo de Lei nº.06/2021 - que "ESTABELECE A NOTIFICAÇÃO COMPULSÓRIA PARA OS CASOS DE VIOLÊNCIA CONTRA CRIANÇAS, ADOLESCENTES, MULHERES E IDOSOS, ATENDIDOS EM SERVIÇOS DE URGÊNCIA E EMERGÊNCIA, PÚBLICO E PRIVADO, BEM COMO NA REDE DE ATENÇÃO BÁSICA À SAÚDE , NO MUNICÍPIO DE IBITIRAMA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ailton da Costa Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/353/2021-08-18-16-38-27-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/353/2021-08-18-16-38-27-01.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DE AFASTAMENTO POR 40 (QUARENTA) DIAS AO PREFEITO DO MUNICÍPIO DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/361/2021-10-20-16-14-47-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/361/2021-10-20-16-14-47-01.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DE AFASTAMENTO POR 30 (TRINTA) DIAS AO PREFEITO DO MUNICÍPIO DE IBITIRAMA</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/367/2021-12-17-16-14-29-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/367/2021-12-17-16-14-29-01.pdf</t>
   </si>
   <si>
     <t>JULGA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE IBITIRAMA REFERENTES AO EXERCÍCIO DE 2017 SOB RESPONSABILIDADE DO SENHOR REGINALDO SIMÃO DE SOUZA.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/368/2021-12-17-16-33-11-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/368/2021-12-17-16-33-11-01.pdf</t>
   </si>
   <si>
     <t>JULGA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE IBITIRAMA REFERENTES AO EXERCÍCIO DE 2018 SOB RESPONSABILIDADE DO SENHOR REGINALDO SIMÃO DE SOUZA.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Lemos Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/333/2021-03-04-16-59-49-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/333/2021-03-04-16-59-49-01.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O USO DOS CEMITÉRIOS PÚBLICOS MUNICIPAIS, REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº. 049 DE 17 DE DEZEMBRO DE 1990 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/336/2021-03-11-13-23-08-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/336/2021-03-11-13-23-08-01.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº.824/13, REDUZINDO A CARGA HORÁRIA E OS VENCIMENTOS DO CARGO DE ANALISTA JURÍDICO ESPECIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/340/2021-03-29-13-01-04-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/340/2021-03-29-13-01-04-01.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE LEI COMPLEMENTAR Nº 008/2021 - Dispõe sobre a prorrogação dos prazos para pagamento de taxas municipais e vencimento ISSNQ, em razão das medidas determinadas para o enfrentamento da pandemia provocada pelo novo Coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/349/2021-06-30-16-37-31-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/349/2021-06-30-16-37-31-01.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS  I , III, IV, V, e VI DA LEI COMPLEMENTAR Nº.022/2019 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/366/2021-12-14-14-38-10-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/366/2021-12-14-14-38-10-01.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS NORMAS RELATIVAS AO PARCELAMENTO, USO E OCUPAÇÃO DO SOLO EM IBITIRAMA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/331/2021-03-01-15-30-17-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/331/2021-03-01-15-30-17-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER DESCONTO NO PAGAMENTO DO IMPOSTO PREDIAL TERRITORIAL URBANO - IPTU, NOS EXERCÍCIOS QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Josimar da Silva Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/332/2021-03-04-15-51-08-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/332/2021-03-04-15-51-08-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO DE LISTAGEM DE MEDICAMENTOS DISPONÍVEIS E EM FALTA NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE IBITIRAMA/ES.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/334/2021-03-09-17-43-56-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/334/2021-03-09-17-43-56-01.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS; MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/335/2021-03-10-13-29-47-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/335/2021-03-10-13-29-47-01.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina a concessão, aplicação e prestação de contas de suprimento de fundos (adiantamento), no âmbito do Poder Executivo Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/342/2021-04-27-17-13-16-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/342/2021-04-27-17-13-16-01.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A NOTIFICAÇÃO COMPULSÓRIA PARA OS CASOS DE VIOLÊNCIA CONTRA CRIANÇAS, ADOLESCENTES, MULHERES E IDOSOS, ATENDIDOS EM SERVIÇOS DE URGÊNCIA E EMERGÊNCIA, PÚBLICO E PRIVADO, BEM COMO NA REDE DE ATENÇÃO BÁSICA À SAÚDE , NO MUNICÍPIO DE IBITIRAMA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/343/2021-05-06-15-05-19-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/343/2021-05-06-15-05-19-01.pdf</t>
   </si>
   <si>
     <t>RATIFICA ALTERAÇÕES PROMOVIDAS NO CONTRATO DE CONSÓRCIO PÚBLICO POR MEIO DE DELIBERAÇÕES DA ASSEMBLEIA GERAL CIM POLO SUL, NO TOCANTE AO INGRESSO DE NOVOS MUNICÍPIOS CONSORCIADOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/344/2021-05-06-15-08-44-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/344/2021-05-06-15-08-44-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL E SUSTENTÁVEL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/347/2021-06-15-15-33-09-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/347/2021-06-15-15-33-09-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/350/2021-07-06-16-08-17-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/350/2021-07-06-16-08-17-01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social (CACS), do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (FUNDEB)), em conformidade com o artigo 212-A da Constituição Federal e regulamentado na forma da Lei Federal nº.14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_010.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_010.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 855/2014, QUE FIXOU O VALOR DA OBRIGAÇÃO DE PEQUENO VALOR-RPV E DÁ OUTRAS  PROVIDENCIAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Célio</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/354/2021-08-17-16-55-20-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/354/2021-08-17-16-55-20-01.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 946/21 QUE CRIOU O FUNDO MUNICIPAL DE EDUCAÇÃO INFANTIL (FMEI) E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/355/2021-08-18-13-19-09-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/355/2021-08-18-13-19-09-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR IMÓVEL AO GOVERNO DO ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/356/2021-08-18-13-24-53-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/356/2021-08-18-13-24-53-01.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/357/2021-09-28-15-32-16-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/357/2021-09-28-15-32-16-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA URBANA - REURB NO MUNICÍPIO DE IBITIRAMA/ES.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/358/2021-09-28-15-54-49-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/358/2021-09-28-15-54-49-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/359/2021-10-14-15-56-05-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/359/2021-10-14-15-56-05-01.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO TÉCNICO MUNICIPAL DE ATIVIDADES POTENCIALMENTE POLUIDORAS OU UTILIZADORAS DE RECURSOS AMBIENTAIS E CRIA A TAXA DE CONTROLE E FISCALIZAÇÃO AMBIENTAL MUNICIPAL, DE ACORDO COM A LEI FEDERAL 6.938/81 E ALTERAÇÕES, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/360/2021-10-14-17-15-14-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/360/2021-10-14-17-15-14-01.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE IBITIRAMA PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/362/2021-10-21-16-38-07-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/362/2021-10-21-16-38-07-01.pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/363/2021-10-21-16-42-49-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/363/2021-10-21-16-42-49-01.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS II DA LEI COMPLEMENTAR 031/2021 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Rogerão Almeida</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/364/2021-11-03-15-53-21-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/364/2021-11-03-15-53-21-01.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS CAVALEIROS DE IBITIRAMA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/365/2021-12-14-13-00-32-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/365/2021-12-14-13-00-32-01.pdf</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL A 'ESCOLA FAMÍLIA AGRÍCOLA DE IBITIRAMA'.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>José Paula Machado Filho</t>
   </si>
   <si>
     <t>ACRESCE DISPOSITIVOS AO REGIMENTO INTERNO (RESOLUÇÃO 03/2006), PERTINENTES À INSTITUIÇÃO DE PLANTÃO OBRIGATÓRIO DE VEREADORES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Sergio Silva</t>
   </si>
   <si>
     <t>ALTERA O ART.118 DA RESOLUÇÃO LEGISLATIVA Nº.003/2006</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Adriana Morais da Costa Blunck</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/330/2021-02-22-16-56-54-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/330/2021-02-22-16-56-54-01.pdf</t>
   </si>
   <si>
     <t>"Altera o § 3º do art. 83 e o art. 118 do Regimento Interno da Câmara de Vereadores"</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/338/2021-03-15-13-25-51-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/338/2021-03-15-13-25-51-01.pdf</t>
   </si>
   <si>
     <t>"NOMEIA E CONSTITUI MEMBROS EFETIVO E SUPLENTE DO CONSELHO MUNICIPAL DE EDUCAÇÃO DE IBITIRAMA - ES".</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/339/2021-03-15-13-42-40-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/339/2021-03-15-13-42-40-01.pdf</t>
   </si>
   <si>
     <t>"NOMEIA E CONSTITUI MEMBROS DO CONSELHO MUNICIPAL DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMDRS DE IBITIRAMA - ES".</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS EFETIVOS E SUPLENTE DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA IDOSA DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/345/2021-06-02-14-59-36-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/345/2021-06-02-14-59-36-01.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS EFETIVOS E SUPLENTES DO CONSELHO MUNICIPAL DE TURISMO DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/346/2021-06-02-15-06-16-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/346/2021-06-02-15-06-16-01.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS EFETIVOS E SUPLENTES DO CONSELHO MUNICIPAL DE MEIO AMBIENTE DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/352/2021-08-05-18-16-49-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/352/2021-08-05-18-16-49-01.pdf</t>
   </si>
   <si>
     <t>"NOMEIA E CONSTITUI MEMBROS DO CONSELHO MUNICIPAL DO PLANO DIRETOR DE IBITIRAMA-ES"</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/327/2021-01-26-17-24-04-01.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/327/2021-01-26-17-24-04-01.pdf</t>
   </si>
   <si>
     <t>Mensagem à Câmara Municipal nº 01/2021 - Proposta de Emenda à Lei Orgânica municipal. "Altera o art. 96, caput e §§ 1º, 2º e 3º da Lei Orgânica Municipal, para instituir o Diário Oficial dos Municípios do Estado do Espírito Santo - DOM/ES, mantido pela Associação dos Municípios do Estado do Espírito Santo - AMUNES, como órgão de imprensa oficial do município de Ibitirama-ES."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -879,68 +879,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/326/2021-01-22-16-30-57-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/353/2021-08-18-16-38-27-01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/361/2021-10-20-16-14-47-01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/367/2021-12-17-16-14-29-01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/368/2021-12-17-16-33-11-01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/333/2021-03-04-16-59-49-01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/336/2021-03-11-13-23-08-01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/340/2021-03-29-13-01-04-01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/349/2021-06-30-16-37-31-01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/366/2021-12-14-14-38-10-01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/331/2021-03-01-15-30-17-01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/332/2021-03-04-15-51-08-01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/334/2021-03-09-17-43-56-01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/335/2021-03-10-13-29-47-01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/342/2021-04-27-17-13-16-01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/343/2021-05-06-15-05-19-01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/344/2021-05-06-15-08-44-01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/347/2021-06-15-15-33-09-01.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/350/2021-07-06-16-08-17-01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/354/2021-08-17-16-55-20-01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/355/2021-08-18-13-19-09-01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/356/2021-08-18-13-24-53-01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/357/2021-09-28-15-32-16-01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/358/2021-09-28-15-54-49-01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/359/2021-10-14-15-56-05-01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/360/2021-10-14-17-15-14-01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/362/2021-10-21-16-38-07-01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/363/2021-10-21-16-42-49-01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/364/2021-11-03-15-53-21-01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/365/2021-12-14-13-00-32-01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/330/2021-02-22-16-56-54-01.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/338/2021-03-15-13-25-51-01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/339/2021-03-15-13-42-40-01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/345/2021-06-02-14-59-36-01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/346/2021-06-02-15-06-16-01.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/352/2021-08-05-18-16-49-01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/327/2021-01-26-17-24-04-01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/326/2021-01-22-16-30-57-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/353/2021-08-18-16-38-27-01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/361/2021-10-20-16-14-47-01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/367/2021-12-17-16-14-29-01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/368/2021-12-17-16-33-11-01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/333/2021-03-04-16-59-49-01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/336/2021-03-11-13-23-08-01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/340/2021-03-29-13-01-04-01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/349/2021-06-30-16-37-31-01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/366/2021-12-14-14-38-10-01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/331/2021-03-01-15-30-17-01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/332/2021-03-04-15-51-08-01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/334/2021-03-09-17-43-56-01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/335/2021-03-10-13-29-47-01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/342/2021-04-27-17-13-16-01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/343/2021-05-06-15-05-19-01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/344/2021-05-06-15-08-44-01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/347/2021-06-15-15-33-09-01.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/350/2021-07-06-16-08-17-01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/354/2021-08-17-16-55-20-01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/355/2021-08-18-13-19-09-01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/356/2021-08-18-13-24-53-01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/357/2021-09-28-15-32-16-01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/358/2021-09-28-15-54-49-01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/359/2021-10-14-15-56-05-01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/360/2021-10-14-17-15-14-01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/362/2021-10-21-16-38-07-01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/363/2021-10-21-16-42-49-01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/364/2021-11-03-15-53-21-01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/365/2021-12-14-13-00-32-01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/330/2021-02-22-16-56-54-01.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/338/2021-03-15-13-25-51-01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/339/2021-03-15-13-42-40-01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/345/2021-06-02-14-59-36-01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/346/2021-06-02-15-06-16-01.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/352/2021-08-05-18-16-49-01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/sapl/public/materialegislativa/2021/327/2021-01-26-17-24-04-01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>