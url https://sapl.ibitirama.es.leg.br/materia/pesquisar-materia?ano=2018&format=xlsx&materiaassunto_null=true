--- v0 (2025-11-26)
+++ v1 (2026-04-13)
@@ -54,591 +54,591 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ANTÔNIO VILETE BARRADAS</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO PCA  DE 2011 DA PREFEITURA MUNICIPAL DE IBITIRAMA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>JULGA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE IBITIRAMA REFERENTE AO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>JULGA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE IBITIRAMA REFERENTE AO EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Zé Tavares</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. ANTONIO CARLOS DE SOUZA PRADO</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSE TAVARES DE MOURA</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. WENDERSON MAGNO DUTRA MENDONÇA</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. DR. RUI CÉSAR PEREIRA LIMA</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. PR. FLEDSON DIAS MESSIAS</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. ADEMIR SERAFIM DIAS</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. JOSÉ ANGELO DOS SANTOS</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. DEUSEDINO RODRIGUES MOREIRA</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA À SRTª. MARIANA NUNES AGUIAR</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. PR. ADÃO DE NASARÉ GUIMARÃES</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Reginaldo Simão de Souza</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DO ESPIRITO SANTO, INSTITUÍDO E ADMINISTRADO PELA AMUNES, COMO VEÍCULO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS NO MUNICÍPIO DE IBITIRAMA/ES.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA  E DÁ NOVA REDAÇÃO AO ARTIGO 1º E PARÁGRAFO ÚNICO DA LEI COMPLEMENTAR Nº.009/2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA § 4º NO ARTIGO 22, CRIA ARTIGO O 22-A DA LEI Nº.908/2015 E ALTERA O ARTIGO 61 DA LEI 172/93 QUE &amp;#8216;DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE IBITIRAMA E DÁ OUTRAS PROVIDENCIAS&amp;#8217;</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº.931/17 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº.001/2014, CRIA CARGOS E NÍVEIS NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE IBITIRAMA-ES E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DO MUNICÍPIO DE IBITIRAMA-ES</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGÂNICA DA PREFEITURA MUNICIPAL DE IBITIRAMA, AS COMPETÊNCIAS DAS UNIDADES ORGANIZACIONAIS QUE A INTEGRAM E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA ESCOLA FAMÍLIA AGRÍCOLA MUNICIPAL LAZARINO RICCI PARA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL LAZARINO RISSI E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA ESCOLA FAMÍLIA AGRÍCOLA MUNICIPAL CLARICE CAMPOS LEMOS PARA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL CLARICE CAMPOS LEMOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM DE LEI Nº 01/2018 - REVOGA A LEI MUNICIPAL Nº890/2015 E DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO, DE 01 (UM) COORDENADOR DA UNIDADE MUNICIPAL DE MICROCRÉDITO, PARA ATENDER A NECESSIDADE TEMPORÁRIA E DE EXCEPCIONAL INTERESSE PÚBLICO, JUNTO AO </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IBITIRAMA A EFETUAR O PROTESTO DE CERTIDÃO DE DÍVIDA ATIVA, DE TITULO EXECUTIVO JUDICIAL DE QUANTIA CERTA; AUTORIZA TAMBÉM, O REGISTRO PELO MUNICÍPIO, DE DEVEDORES EM ENTIDADES QUE PRESTEM SERVIÇOS DE PROTEÇÃO AO CRÉDITO E/OU PROMOVAM CADASTROS DE DEVEDORES INADIMPLENTES; DISPENSA O AJUIZAMENTO DE EXECUÇÕES FISCAIS DE BAIXO VALOR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL Nº.494/2004.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO INFANTIL (FMEI)</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE BENEFÍCIOS FISCAIS ÀS EMPRESAS DE INCORPORAÇÃO E CONSTRUÇÃO CIVIL, E AOS ADQUIRENTES DE MORADIAS DO </t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO - FME DE IBITIRAMA/ES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Josimar da Silva Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A CAMPANHA </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A CAPACITAÇÃO DO CORPO DOCENTE E  FUNCIONAL PARA A PRESTAÇÃO DE PRIMEIROS SOCORROS NAS EMEIS  E EMEFS DA REDE PÚBLICA, BEM COMO NAS ESCOLAS DE EDUCAÇÃO CORRESPONDENTE NA REDE PARTICULAR NO MUNICÍPIO DE IBITIRAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA A DELIBERAÇÃO DA  ASSEMBLEIA GERAL DO CIM PEDRA AZUL QUE AUTORIZA O INGRESSO DE NOVO MUNICÍPIO CONSORCIADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE TURISMO E SOBRE O FUNDO  MUNICIPAL DE TURISMO, REVOGA A LEI Nº.297/99 E A LEI Nº.298/99 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO DE BOM JESUS DO NORTE NO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO SUSTENTÁVEL DO TERRITÓRIO DO CAPARAÓ CAPIXABA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE IBITIRAMA PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO PLANO PLURIANUAL 2018/2021</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 61 E PARÁGRAFO ÚNICO DA LEI DO ESTATUTO DO MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O FUNDO MUNICIPAL DE APOIO À CONSERVAÇÃO E MANUTENÇÃO DAS ESTRADAS QUE INTEGRAM O </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CALENDÁRIO MUNICIPAL DE FERIADOS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA O ACESSO A INFORMAÇÕES PÚBLICAS, CLASSIFICAÇÃO E RECLASSIFICAÇÃO SIGILOSAS, NO ÂMBITO DA CÂMARA MUNICIPAL DE IBITIRAMA, PREVISTO NO ART.5º, XXXIII, NO ART. 37, § 3º,II E NO ART. 216, § 2º, DA CONSTITUIÇÃO FEDERAL DE 1988 E NOS TERMOS DO ART. 45, DA LEI FEDERAL Nº.12.527, DE 18 DE NOVEMBRO DE 2011, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS DO CONSELHO MUNICIPAL DO PLANO DIRETOR DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS DO CONSELHO DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDEB-CACS DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBRO DA COMISSÃO REVISORA DO CÓDIGO TRIBUTÁRIO MUNICIPAL DE IBITIRAMA-ES</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA IDOSA DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI MEMBROS DA COMISSÃO DE MONITORAMENTO DO PLANO MUNICIPAL DE EDUCAÇÃO DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE TÍTULOS E SEU RESPECTIVO CERIMONIAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>"NOMEIA O VEREADOR ANTONIO VILLETE BARRADAS PARA COMPOR COMISSÃO PARA REVISÃO DO PLANO DIRETOR MUNICIPAL - PDM."</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>"NOMEIA O VEREADOR AILTON DA COSTA SILVA MEMBRO DO CONSELHO MUNICIPAL DE TURISMO DE IBITIRAMA-ES."</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 200 DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA_x000D_
 ESCOLA FAMÍLIA AGRÍCOLA MUNICIPAL CLARICE CAMPOS LEMOS PARA_x000D_
 ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL E ENSINO_x000D_
 FUNDAMENTAL CLARICE CAMPOS LEMOS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -948,68 +948,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>