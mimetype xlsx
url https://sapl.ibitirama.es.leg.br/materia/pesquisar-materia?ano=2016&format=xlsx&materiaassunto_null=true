--- v0 (2025-11-27)
+++ v1 (2026-05-29)
@@ -54,613 +54,613 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSGV</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Javan de Oliveira Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO PARCIAL AO AUTÓGRAFO DE LEI Nº 06/2016, ESSE ORIUNDO DO PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS,ESPECIFICAMENTE O QUE TANGE AS MODIFICAÇÕES PROPOSTAS, PELOS CULTOS VEREADORES, JUNTO AOS ARTIGOS 20, 21, 42, 43 E 46. </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Renan Leal, Célio do Abelar, Diogo da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA ATO DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Zé Tavares, João Mataveli, Toninho Barradas</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA CONTAS DA PREFEITURA MUNICIPAL DE IBITIRAMA REFERENTE AO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Claudio do Jó, Edmilson Dentista, Renan Leal</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Renan Leal</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL Nº.004/2016 - CONCEDE TÍTULO DE CIDADANIA AO MM. JUIZ DE DIREITO, DR. VALERIANO CEZÁRIO BOLZAN.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Célio do Abelar</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL Nº.005/2016 - CONCEDE TÍTULO DE CIDADANIA AO PROMOTOR DE JUSTIÇA, DR. MATHEUS LEME NOVAES.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Diogo da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL Nº.004/2016 - CONCEDE TÍTULO DE CIDADANIA AO SENHOR UMBELINO SILVA SÃO PAULO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL Nº.009/2016 - CONCEDE TÍTULO DE CIDADANIA AO SENHOR JUAREZ BERNARDES PINTO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edmilson Dentista</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL Nº.010/2016 - CONCEDE TÍTULO DE CIDADANIA AO SENHOR JOSÉ ANDRADE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>João Mataveli</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL Nº.011/2016 - CONCEDE TÍTULO DE CIDADANIA AO SENHOR PAULO ROBERTO FALEIRO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ANTÔNIO VILETE BARRADAS</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL Nº.012/2016 - CONCEDE TÍTULO DE CIDADANIA À SENHORA MARIA DA PENHA RUBBERT DE MOURA.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Zé Tavares</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL Nº.006/2016 - CONCEDE TÍTULO DE CIDADANIA AO SENHOR ANTÔNIO JOSÉ GONÇALVES DE SIQUEIRA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL Nº.007/2016 - CONCEDE TÍTULO DE CIDADANIA AO SENHOR UMBELINO SILVA SÃO PAULO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Claudio do Jó</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>PDL Nº.008/2016 - CONCEDE TÍTULO DE CIDADANIA AO SENHOR JACEIR ALVES.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - CRIA CARGO DE MONITOR DE TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 001/2014, EQUIPARA O SALÁRIO DO CARGO EM COMISSÃO CC-1 AO DO CCAC-1 NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE IBITIRAMA - ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 001/2014, CRIA CARGOS E NÍVEIS NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE IBITIRAMA/ES, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEIS, CRIA ATRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEIS, EXTINGUE CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>EXTINGUE E COLOCA EM EXTINÇÃO CARGOS COMISSIONADOS DA CÂMARA MUNICIPAL DE IBITIRAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM DE LEI Nº 016/2016 - ALTERA O ARTIGO 127 DA LEI 025/90 QUE </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 646/2008, DE 04 DE JULHO DE 2008, INCLUINDO NOVO PERÍMETRO URBANO DA SEDE DE IBITIRAMA, SANTA MARTA, SÃO JOSÉ DO CAPARAÓ, PEDRA ROXA, SÃO FRANCISCO E PRATINHA DO JORCELINO; MODIFICA AS TABELAS DE CONTROLES URBANÍSTICOS; E INCLUI A ZONA INDUSTRIAL, ZONA ESPECIAL DE INTERESSE HISTÓRICO E CULTURAL; EIXO ESPECIAL DE INTERESSE TURÍSTICO; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA: ALTERAR E SUPRIMIR PARÁGRAFOS DE ARTIGOS DA LEI 172/1993, E INCLUIR SEÇÃO III NO CAPÍTULO IV, PARA APERFEIÇOAR AS DISPOSIÇÕES GERAIS E DISPOR DA ATRIBUIÇÃO DE CARGA HORÁRIA ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA QUE O PODER EXECUTIVO MUNICIPAL REMUNERE O COORDENADOR DA DEFESA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - FUNMPDEC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE MERENDA DIFERENCIADA PARA ESTUDANTES DIABÉTICOS, HIPOGLICÊMICOS E CELÍACOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA DO TRABALHO O SERVIDOR PÚBLICO MUNICIPAL NO DIA DO SEU ANIVERSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART.37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS DO MAGISTÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE REVISÂO GERAL ANUAL NA FORMA DO INCISO X, DO ART. 37 DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA NA COMUNIDADE DE PEDRA ROXA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DISPENSA DE SERVIDORES NA DATA DE ANIVERSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRA DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O ACESSO À INFORMAÇÃO, PREVISTO NO INCISO XXXIII DO ART.5º; INCISO II DO § 3º DO ART. 37; E § 2º DO ART. 216, TODOS DA CONSTITUIÇÃO DA REPÚBLICA, DE ACORDO COM O DETERMINADO NO ART. 45 DA LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011.  </t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE CONTROLE SOCIAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº013/2016 - PROJETO DE LEI Nº--/2016, DE 17 DE NOVEMBRO DE 2016.ALTERA A LEI MUNICIPAL Nº 646/2008, DE 04 DE JULHO DE 2008, INCLUINDO NOVO PERÍMETRO URBANO DA SEDE DE IBITIRAMA, SANTA MARTA, SÃO JOSÉ DO CAPARAÓ, PEDRA ROXA,SÃO FRANCISCO E PRATINHA DO JORCELINO; MODIFICA AS TABELAS DE CONTROLES URBANÍSTICOS; E INCLUI A ZONA INDUSTRIAL, ZONA ESPECIAL DE INTERESSE HISTÓRICO E CULTURAL; EIXO ESPECIAL DE INTERESSE TURÍSTICO; E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 015/2016 - "AUTORIZA A CONCESSÃO DE REVISÃO GERAL ANUAL NA FORMA DO INCISO X,DO ART. 37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL, REFERENTE AO ANO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE IBITIRAMA PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBITIRAMA/ES.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS EFETIVOS DO PODER EXECUTIVO MUNICIPAL E EFETIVOS DO MAGISTÉRIO DE IBITIRAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 96 DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -964,68 +964,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>