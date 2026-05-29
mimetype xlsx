--- v0 (2025-11-26)
+++ v1 (2026-05-29)
@@ -54,438 +54,438 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MSGV</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Javan de Oliveira Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL, DO ARTIGO 2º, EM SUA TOTALIDADE, DO AUTÓGRAFO DE LEI 024/2013, DE 06/12/2013.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL, DO ARTIGO 1º, DO AUTÓGRAFO DE LEI 026/2013, DE 06/12/2013.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Zé Tavares</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SENHOR MAURO BARBOSA MACHADO.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Toninho Barradas</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. AMILTO MACHADO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Célio do Abelar</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. DR. GUSTAVO SILVEIRA ANTUNES.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Claudio do Jó</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. ADILSON LASARO DA COSTA.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Diogo da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO PASTOR JONAS FALLEIRO.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edmilson Dentista</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. HIPÓLITO JOSÉ RIBEIRO.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>João Mataveli</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. JONAS MONTEIRO DA SILVA.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO DEPUTADO GLAUBER COELHO.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Renan Leal</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO PASTOR JACKSON DA SILVA PEREIRA.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. ELIAS VIEIRA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS Nº 462/03, 717/10 E 568/06 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Zé Maria, Claudio do Jó, Edmilson Dentista, João Mataveli, Toninho Barradas, Zé Tavares</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÉDIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O TEXTO DO ARTIGO 1º DA LEI MUNICIPAL 803/2012.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBITIRAMA</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE IBITIRAMA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA IDOSA DO MUNICÍPIO DE IBITIRAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBITIRAMA.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICIPIO DE IBITIRAMA.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE IBITIRAMA.</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBITIRAMA PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE OBRIGAÇÃO DE PEQUENO VALOR, ATENDENDO AO DISPOSTO NOS §§ 3º E 4º DO ART. 100 DA CF, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº 62/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA DELIBERAÇÃO DE ASSEMBLEIA GERAL CIM PEDRA AZUL E AUTORIZA O INGRESSO DE IÚNA COMO MUNICÍPIO CONSORCIADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEM DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA E DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVENIO ENTRE O MUNICÍPIO DE IBITIRAMA E O CENTRO ASSISTENCIAL "MARIA GIOVANNINA GALLOTTI" (CAMAG - LAR DOS VELINHOS DO CAPARAÓ). </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO ENTRE O MUNICÍPIO DE IBITIRAMA E A SBCP "CENTRO DE APOIO SOCIAL ALIANCA", VISANDO A COOPERAÇÃO FINANCEIRA".</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA E DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDORES, PARA PRESTAREM SERVIÇOS JUNTO AO CRAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PROFESSORES PARA PRESTAREM SERVIÇOS JUNTO A REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O INCISO VII NO ARTIGO 38 DA LEI MUNICIPAL Nº. 39/1990.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Zé Tavares, João Mataveli, Toninho Barradas</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO NATALINO AOS SERVIDORES DA CÂMARA MUNICIPAL DE IBITIRAMA-ES.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL A FILIAR-SE A FORTESUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -792,68 +792,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibitirama.es.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="216" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>